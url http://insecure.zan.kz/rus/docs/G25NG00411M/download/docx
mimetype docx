--- v0 (2026-03-14)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5f6c258" w14:textId="5f6c258">
+    <w:p w14:paraId="9b7317c" w14:textId="9b7317c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете села Коктал Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 411</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 411.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сноска. Вводится в действие с 01.01.2026 в соответствии с пунктом 3 настоящего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -256,290 +256,332 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 37 738,0 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 42 157,6 тысяч теңге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 4 017,0 тысяч тенге;</w:t>
+      налоговым поступлениям – 9 601,0 тысяча теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 1 035,0 тысяч тенге;</w:t>
+      неналоговым поступлениям – 1 035,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям от продажи основного капитала – 2 279,0 тысяч тенге;</w:t>
+      поступлениям от продажи основного капитала – 2 279,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 30 407,0 тысяч тенге;</w:t>
+      поступлениям трансфертов – 29 242,6 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 37 738,0 тысяч тенге;</w:t>
+      2) затраты – 42 408,9 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 251,3 тысячи теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 251,3 тысячи теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 471</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете села Коктал предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 26057,0 тысяча тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z18" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -912,213 +954,321 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бюджет села Коктал Аулиекольского района на 2025 год</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Бюджет села Коктал Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 471</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+ Сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1129,84 +1279,84 @@
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1216,5833 +1366,5910 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...130 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-37738,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42157,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4017,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9601,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1900,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6841,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1900,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6841,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-2115,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2758,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1980,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-2,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+643,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...170 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-1035,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-25,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1035,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...170 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-1010,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-2279,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-1400,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...134 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-879,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-300,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли инематертиальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+879,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-579,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-30407,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+579,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-30407,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29242,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...200 lines deleted...]
-30407,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29242,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29242,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...95 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7052,4534 +7279,5642 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...73 lines deleted...]
-Программа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...137 lines deleted...]
-Наименование</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...212 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-37738,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-33688,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42408,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-33688,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32774,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-33688,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32774,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-33688,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32774,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-2950,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32774,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-2950,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3534,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-2950,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3534,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-1250,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3534,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-1100,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1834,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-600,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...199 lines deleted...]
-1100,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...169 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...195 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...165 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета, в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-251,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+251,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11819,213 +13154,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Коктал Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12069,51 +13403,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12123,51 +13457,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12188,84 +13522,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12308,51 +13641,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12381,202 +13714,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12597,51 +13929,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12651,140 +14015,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39720,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12809,51 +14140,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12863,140 +14226,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5285,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13021,51 +14351,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13075,140 +14437,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13229,198 +14558,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3060,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13445,51 +14773,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13499,140 +14859,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2223,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13653,198 +14980,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13865,198 +15191,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14077,198 +15402,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2088,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14293,51 +15617,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14347,140 +15703,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14501,198 +15824,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14717,51 +16039,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14771,140 +16125,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1035,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14929,51 +16250,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14983,140 +16336,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15137,198 +16457,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15353,51 +16672,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15407,140 +16758,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15561,198 +16879,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15777,51 +17094,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15831,140 +17180,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15989,51 +17305,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16043,140 +17391,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16197,198 +17512,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16413,51 +17727,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16467,140 +17813,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли инематертиальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 879,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16621,198 +17934,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16833,198 +18145,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 579,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17049,51 +18360,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17103,140 +18446,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31121,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17261,51 +18571,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17315,140 +18657,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31121,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17469,235 +18778,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31121,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17729,51 +19037,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17817,51 +19125,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17938,83 +19246,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18091,147 +19399,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18279,195 +19587,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18498,183 +19806,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18709,183 +20017,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18916,187 +20224,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19127,187 +20435,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19338,187 +20646,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19553,183 +20861,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19760,187 +21068,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19971,187 +21279,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20182,187 +21490,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20393,187 +21701,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20604,187 +21912,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20819,183 +22127,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21026,187 +22334,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21237,187 +22545,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21448,187 +22756,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21659,183 +22967,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21866,183 +23174,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22073,183 +23381,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22280,183 +23588,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22726,213 +24034,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Коктал Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22976,51 +24283,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23030,51 +24337,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23095,84 +24402,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23215,51 +24521,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23288,202 +24594,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23504,51 +24809,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23558,140 +24895,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39720,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23716,51 +25020,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23770,140 +25106,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5542,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23928,51 +25231,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23982,140 +25317,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3213,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24136,198 +25438,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Индивидуальный подоходный налог </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3213,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24352,51 +25653,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24406,140 +25739,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2327,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24560,198 +25860,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24772,198 +26071,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24984,198 +26282,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2192,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25200,51 +26497,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25254,140 +26583,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25408,198 +26704,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25624,51 +26919,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25678,140 +27005,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1035,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25836,51 +27130,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25890,140 +27216,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26044,198 +27337,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26260,51 +27552,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26314,140 +27638,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26468,198 +27759,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1010,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26684,51 +27974,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26738,140 +28060,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26896,51 +28185,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26950,140 +28271,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27104,198 +28392,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1400,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27320,51 +28607,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27374,140 +28693,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли инематертиальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 879,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27528,198 +28814,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27740,198 +29025,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 579,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27956,51 +29240,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28010,140 +29326,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30864,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28168,51 +29451,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28222,140 +29537,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30864,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28376,235 +29658,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30864,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -28636,51 +29917,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28724,51 +30005,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28845,83 +30126,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28998,147 +30279,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29186,195 +30467,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29405,183 +30686,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29616,183 +30897,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29823,187 +31104,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30034,187 +31315,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30245,187 +31526,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30460,183 +31741,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30667,187 +31948,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30878,187 +32159,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31089,187 +32370,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31300,187 +32581,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31511,187 +32792,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31726,183 +33007,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31933,187 +33214,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32144,187 +33425,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32355,187 +33636,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32566,183 +33847,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32773,183 +34054,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32980,183 +34261,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33187,183 +34468,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33425,55 +34706,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33799,31 +35080,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>