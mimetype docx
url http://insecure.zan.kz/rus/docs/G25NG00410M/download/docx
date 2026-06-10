--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e26ad86" w14:textId="e26ad86">
+    <w:p w14:paraId="79a62ce" w14:textId="79a62ce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете села Первомайское Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 410</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 410.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Аулиекольский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет села Первомайское на 2026-2028 годы согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить бюджет села Первомайское на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 30 025,0 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 4643,0 тысячи тенге;</w:t>
+      налоговым поступлениям – 4 643,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям – 25,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям от продажи основного капитала – 332,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям трансфертов – 25 025,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 30 025,0 тысяч тенге;</w:t>
+      2) затраты – 30 725,1 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 700,1 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 700,1 тысяча тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете села Первомайское предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 22 125,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,213 +1026,248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 410</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Первомайское Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1208,51 +1311,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1262,51 +1365,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1327,84 +1430,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1447,51 +1549,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1520,202 +1622,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1736,51 +1837,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1790,140 +1923,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1948,51 +2048,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2002,140 +2134,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4643,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2160,51 +2259,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2214,140 +2345,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2342,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2368,198 +2466,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2342,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2584,51 +2681,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2638,140 +2767,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1971,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2792,198 +2888,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3004,198 +3099,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3216,198 +3310,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1916,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3432,51 +3525,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3486,140 +3611,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3640,198 +3732,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3856,51 +3947,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3910,140 +4033,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4068,51 +4158,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4122,140 +4244,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4276,198 +4365,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4492,51 +4580,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4546,140 +4666,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4704,51 +4791,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4758,140 +4877,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4912,198 +4998,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5124,198 +5209,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5340,51 +5424,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5394,140 +5510,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5546,75 +5629,89 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...16 lines deleted...]
-              <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5624,140 +5721,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5778,235 +5842,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6038,51 +6101,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6126,51 +6189,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6247,83 +6310,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6400,147 +6463,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6588,195 +6651,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6807,394 +6870,394 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-30025,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30725,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7225,187 +7288,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7436,187 +7499,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7647,187 +7710,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7862,1027 +7925,1027 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1852,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1852,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1852,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2552,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1400,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8901,846 +8964,1690 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...173 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-700,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+700,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9980,213 +10887,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 410</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Первомайское Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10230,51 +11136,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10284,51 +11190,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10349,84 +11255,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10469,51 +11374,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10542,202 +11447,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10758,51 +11662,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10812,140 +11748,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30995,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10970,51 +11873,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11024,140 +11959,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4879,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11182,51 +12084,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11236,140 +12170,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11390,198 +12291,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2470,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11606,51 +12506,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11660,140 +12592,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2079,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11814,198 +12713,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12026,198 +12924,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12238,198 +13135,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2024,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12454,51 +13350,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12508,140 +13436,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12662,198 +13557,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12878,51 +13772,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12932,140 +13858,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13090,51 +13983,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13144,140 +14069,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13298,198 +14190,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13514,51 +14405,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13568,140 +14491,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13726,51 +14616,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13780,140 +14702,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13934,198 +14823,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14146,198 +15034,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14362,51 +15249,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14416,140 +15335,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25759,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14592,51 +15478,83 @@
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14646,140 +15564,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25759,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14800,235 +15685,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25759,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15060,51 +15944,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15148,51 +16032,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15269,83 +16153,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15422,147 +16306,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15610,195 +16494,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15829,183 +16713,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16040,183 +16924,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16247,187 +17131,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16458,187 +17342,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16669,187 +17553,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16884,183 +17768,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17091,187 +17975,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17302,187 +18186,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17513,187 +18397,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17724,187 +18608,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17935,183 +18819,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18142,183 +19026,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18349,183 +19233,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18556,183 +19440,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19002,213 +19886,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 410</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Первомайское Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19252,51 +20135,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19306,51 +20189,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19371,84 +20254,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19491,51 +20373,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19564,202 +20446,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19780,51 +20661,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19834,140 +20747,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19992,51 +20872,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20046,140 +20958,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5105,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20204,51 +21083,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20258,140 +21169,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2595,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20412,198 +21290,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2595,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20628,51 +21505,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20682,140 +21591,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2180,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20836,198 +21712,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21048,198 +21923,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21260,198 +22134,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21476,51 +22349,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21530,140 +22435,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21684,198 +22556,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21900,51 +22771,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21954,140 +22857,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22112,51 +22982,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22166,140 +23068,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22320,88 +23189,87 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22426,92 +23294,92 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22536,51 +23404,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22590,140 +23490,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22748,51 +23615,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22802,140 +23701,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22956,198 +23822,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23168,198 +24033,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23384,51 +24248,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23438,140 +24334,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57693,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23614,51 +24477,83 @@
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23668,140 +24563,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57693,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23822,198 +24684,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из областного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32160,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24034,235 +24895,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25533,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24294,51 +25154,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24382,51 +25242,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24503,83 +25363,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24656,147 +25516,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24844,195 +25704,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25063,183 +25923,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25274,183 +26134,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25481,187 +26341,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25692,187 +26552,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25903,187 +26763,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26118,183 +26978,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26325,187 +27185,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26536,187 +27396,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26747,187 +27607,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26958,187 +27818,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27173,183 +28033,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27380,187 +28240,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27591,187 +28451,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27802,187 +28662,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28013,183 +28873,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28220,183 +29080,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28427,183 +29287,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28634,183 +29494,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>