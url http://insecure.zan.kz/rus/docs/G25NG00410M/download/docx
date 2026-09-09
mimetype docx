--- v1 (2026-06-10)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="79a62ce" w14:textId="79a62ce">
+    <w:p w14:paraId="6e48b4a" w14:textId="6e48b4a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -312,348 +312,330 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 30 025,0 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 29 542,0 тысячи теңге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 4 643,0 тысячи тенге;</w:t>
+      налоговым поступлениям – 5 516,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 25,0 тысяч тенге;</w:t>
+      неналоговым поступлениям – 25,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям от продажи основного капитала – 332,0 тысячи тенге;</w:t>
+      поступлениям от продажи основного капитала – 869,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 25 025,0 тысяч тенге;</w:t>
+      поступлениям трансфертов – 23 132,0 тысячи теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 30 725,1 тысяча тенге;</w:t>
+      2) затраты – 31 862,6 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – - 700,1 тысяча тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 2 320,6 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 700,1 тысяча тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 2 320,6 тысяч теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 426</w:t>
+        <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете села Первомайское предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 22 125,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1057,173 +1039,238 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Первомайское Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 426</w:t>
+        <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+ Сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1531,60 +1578,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1968,51 +2034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30025,0</w:t>
+29542,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2179,51 +2245,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4643,0</w:t>
+5516,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2812,51 +2878,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1971,0</w:t>
+2844,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3510,93 +3576,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3620,87 +3686,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние налоги на товары, работы и услуги</w:t>
-[...35 lines deleted...]
-330,0</w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+873,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3721,93 +3787,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3831,51 +3897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления за использование природных и других ресурсов</w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3899,61 +3965,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3968,57 +4030,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4042,162 +4108,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неналоговые поступления</w:t>
-[...35 lines deleted...]
-25,0</w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+330,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4253,51 +4319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
+Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4354,93 +4420,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4464,51 +4530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4532,61 +4598,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4601,57 +4663,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4675,162 +4741,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
-[...35 lines deleted...]
-332,0</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4886,87 +4952,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли и нематериальных активов</w:t>
-[...35 lines deleted...]
-332,0</w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+869,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4987,93 +5053,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5097,87 +5163,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли</w:t>
-[...35 lines deleted...]
-35,0</w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+537,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5239,51 +5305,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5308,162 +5374,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа нематериальных активов</w:t>
-[...35 lines deleted...]
-297,0</w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+537,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5519,87 +5585,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-25025,0</w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+332,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5620,93 +5686,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5730,87 +5796,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
-[...35 lines deleted...]
-25025,0</w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5872,51 +5938,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5941,937 +6007,1046 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
-[...35 lines deleted...]
-25025,0</w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+297,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23132,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23132,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23132,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...142 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...125 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...154 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -6934,192 +7109,134 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...99 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7207,298 +7324,306 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные услуги общего характера</w:t>
-[...36 lines deleted...]
-            </w:r>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...135 lines deleted...]
-28173,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7552,203 +7677,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-28173,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31862,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7795,343 +7920,339 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-28173,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27700,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-2552,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27700,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8153,196 +8274,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2552,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27700,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8396,203 +8517,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2552,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27700,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8639,132 +8764,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-2100,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2751,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8786,239 +8907,235 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-452,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2751,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9033,160 +9150,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2751,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9208,196 +9329,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2299,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9451,203 +9572,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+452,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9694,132 +9819,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-0,1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1410,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9841,192 +9962,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1410,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10080,160 +10205,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1410,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10319,128 +10448,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
--700,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10526,128 +10659,960 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-700,1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета, в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1410,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2320,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2320,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10887,68 +11852,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 410</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Первомайское Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -19886,68 +20851,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 410</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Первомайское Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -29732,55 +30697,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30106,31 +31071,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>