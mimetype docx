--- v0 (2026-06-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1ea56d2" w14:textId="1ea56d2">
+    <w:p w14:paraId="93fd919" w14:textId="93fd919">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете села Тимофеевка Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 408</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 408.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -302,290 +302,332 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 41 109,0 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 40 232,1 тысяча теңге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 7 465,0 тысяч тенге;</w:t>
+      налоговым поступлениям – 8 023,6 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 35,0 тысяч тенге;</w:t>
+      неналоговым поступлениям – 35,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям от продажи основного капитала – 0,0 тысяч тенге;</w:t>
+      поступлениям от продажи основного капитала – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 33 609,0 тысяч тенге;</w:t>
+      поступлениям трансфертов – 32 173,5 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 41 109,0 тысяч тенге;</w:t>
+      2) затраты – 40 967,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 734,9 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 734,9 тысяч теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете села Тимофеевка предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 27309,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z18" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,213 +1000,317 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Тимофеевка Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z25" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 468</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+ Сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1208,51 +1354,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1262,51 +1408,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1327,51 +1473,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1381,117 +1559,103 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1520,202 +1684,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1736,51 +1899,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1790,140 +1985,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-41109,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40232,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1948,51 +2110,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2002,140 +2196,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-7465,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8023,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2160,51 +2321,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2214,140 +2407,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2368,198 +2528,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2990,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2584,51 +2743,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2638,140 +2829,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-3360,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3918,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2792,198 +2950,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3004,198 +3161,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3216,198 +3372,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3315,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3417,66 +3572,98 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3486,140 +3673,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-1115,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+558,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3629,278 +3783,309 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3910,209 +4095,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-35,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4122,140 +4306,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-25,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4265,209 +4416,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...47 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4477,66 +4627,98 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4546,140 +4728,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-10,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4689,278 +4838,309 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4970,209 +5150,208 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-33609,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5182,140 +5361,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-33609,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32173,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5325,473 +5471,580 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...41 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...77 lines deleted...]
-33609,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32173,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32173,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...62 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -5805,146 +6058,114 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...73 lines deleted...]
-Программа</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -5958,3122 +6179,3083 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...125 lines deleted...]
-Наименование</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...190 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...173 lines deleted...]
-41109,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...177 lines deleted...]
-35859,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40967,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...177 lines deleted...]
-35859,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...165 lines deleted...]
-35859,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...165 lines deleted...]
-35859,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...177 lines deleted...]
-4150,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35357,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...177 lines deleted...]
-4150,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...165 lines deleted...]
-4150,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...165 lines deleted...]
-3100,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...165 lines deleted...]
-500,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...165 lines deleted...]
-550,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...177 lines deleted...]
-1100,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+550,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...147 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9104,187 +9286,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...135 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9315,187 +9497,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...135 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9526,834 +9708,2100 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...173 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...131 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+559,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета, в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+558,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-734,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+734,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10593,213 +12041,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Тимофеевка Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10843,51 +12290,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10897,51 +12344,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10962,84 +12409,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11082,51 +12528,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11155,202 +12601,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11371,51 +12816,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11425,140 +12902,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43209,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11583,51 +13027,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11637,140 +13113,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7814,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11795,51 +13238,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11849,140 +13324,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12003,198 +13445,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12219,51 +13660,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12273,140 +13746,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3544,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12427,198 +13867,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12639,198 +14078,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12851,198 +14289,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13067,51 +14504,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13121,140 +14590,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13275,198 +14711,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13491,51 +14926,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13545,140 +15012,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13703,51 +15137,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13757,140 +15223,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13911,198 +15344,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14127,51 +15559,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14181,140 +15645,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14335,198 +15766,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14551,51 +15981,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14605,140 +16067,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14763,51 +16192,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14817,140 +16278,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14971,235 +16399,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35360,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -15231,51 +16658,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15319,51 +16746,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15440,83 +16867,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15593,147 +17020,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15781,195 +17208,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16000,183 +17427,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16211,183 +17638,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16418,187 +17845,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16629,187 +18056,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16840,187 +18267,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17055,183 +18482,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17262,187 +18689,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17473,187 +18900,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17684,187 +19111,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17895,187 +19322,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18106,187 +19533,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18321,183 +19748,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18528,187 +19955,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18739,187 +20166,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18950,187 +20377,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19161,183 +20588,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19368,183 +20795,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19575,183 +21002,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19782,183 +21209,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20228,213 +21655,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 408</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Тимофеевка Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20478,51 +21904,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20532,51 +21958,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20597,84 +22023,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -20717,51 +22142,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20790,202 +22215,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21006,51 +22430,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21060,140 +22516,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43209,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21218,51 +22641,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21272,140 +22727,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21430,51 +22852,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21484,140 +22938,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21638,198 +23059,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21854,51 +23274,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21908,140 +23360,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3718,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22062,198 +23481,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22274,198 +23692,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22486,198 +23903,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3673,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22702,51 +24118,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22756,140 +24204,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22910,198 +24325,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23126,51 +24540,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23180,140 +24626,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23338,51 +24751,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23392,140 +24837,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23546,198 +24958,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23762,51 +25173,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23816,140 +25259,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23970,198 +25380,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24186,51 +25595,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24240,140 +25681,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35029,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24398,51 +25806,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24452,140 +25892,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35029,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24606,235 +26013,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35029,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -24866,51 +26272,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24954,51 +26360,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25075,83 +26481,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25228,147 +26634,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25416,195 +26822,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25635,183 +27041,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25846,183 +27252,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26053,187 +27459,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26264,187 +27670,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26475,187 +27881,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26690,183 +28096,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26897,187 +28303,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27108,187 +28514,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27319,187 +28725,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27530,187 +28936,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27741,187 +29147,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27956,183 +29362,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28163,187 +29569,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28374,187 +29780,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28585,187 +29991,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28796,183 +30202,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29003,183 +30409,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29210,183 +30616,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29417,183 +30823,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29655,55 +31061,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -30029,31 +31435,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>