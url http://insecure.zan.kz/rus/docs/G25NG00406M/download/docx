--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff46234" w14:textId="ff46234">
+    <w:p w14:paraId="d1b699c" w14:textId="d1b699c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Новоселовского сельского округа Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 406</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 406.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Аулиекольский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет Новоселовского сельского округа на 2026-2028 годы согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить бюджет Новоселовского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 46 343,0 тысячи тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 9 176,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям – 46,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям от продажи основного капитала – 278,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 36 843,0 тысячи тенге;</w:t>
+      поступлениям трансфертов – 36843,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 46 343,0 тысячи тенге;</w:t>
+      2) затраты – 47 143,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 800,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 800,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Новоселовского сельского округа предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 29 943,0 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,213 +1026,252 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новоселовского сельского округа Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 424</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1208,51 +1315,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1262,51 +1369,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1327,84 +1434,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1447,51 +1553,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1520,202 +1626,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1736,51 +1841,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1790,140 +1927,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46343,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1948,51 +2052,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2002,140 +2138,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9176,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2160,51 +2263,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2214,140 +2349,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6105,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2368,198 +2470,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6105,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2584,51 +2685,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2638,140 +2771,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2926,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2792,198 +2892,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3004,198 +3103,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3216,198 +3314,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2680,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3432,51 +3529,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3486,140 +3615,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3640,198 +3736,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3856,51 +3951,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3910,140 +4037,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4068,51 +4162,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4122,140 +4248,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4276,198 +4369,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4492,51 +4584,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4546,140 +4670,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4700,198 +4791,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4916,51 +5006,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4970,140 +5092,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5128,51 +5217,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5182,140 +5303,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажи земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5336,198 +5424,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5548,198 +5635,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 166,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5764,51 +5850,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5818,140 +5936,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36843,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5976,51 +6061,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6030,140 +6147,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36843,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6184,235 +6268,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36843,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6444,51 +6527,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6532,51 +6615,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6653,83 +6736,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6806,147 +6889,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6994,195 +7077,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7213,394 +7296,394 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-46343,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47143,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7631,187 +7714,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7842,187 +7925,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8053,187 +8136,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8268,1027 +8351,1027 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4900,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4900,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4900,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-2900,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9319,187 +9402,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9534,183 +9617,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9741,187 +9824,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9952,187 +10035,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10163,187 +10246,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10374,183 +10457,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10581,183 +10664,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10788,420 +10871,420 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11441,213 +11524,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новоселовского сельского округа Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11691,51 +11773,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11745,51 +11827,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11810,84 +11892,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11930,51 +12011,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12003,202 +12084,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12219,51 +12299,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12273,140 +12385,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12431,51 +12510,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12485,140 +12596,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12643,51 +12721,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12697,140 +12807,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6440,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12851,198 +12928,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6440,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13067,51 +13143,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13121,140 +13229,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3076,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13275,198 +13350,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13487,198 +13561,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13699,198 +13772,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13915,51 +13987,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13969,140 +14073,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14123,198 +14194,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14339,51 +14409,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14393,140 +14495,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14551,51 +14620,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14605,140 +14706,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14759,198 +14827,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14975,51 +15042,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15029,140 +15128,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15183,198 +15249,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15399,51 +15464,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15453,140 +15550,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15611,51 +15675,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15665,140 +15761,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажи земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15819,198 +15882,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16031,198 +16093,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 166,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16247,51 +16308,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16301,140 +16394,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39294,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16459,51 +16519,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16513,140 +16605,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39294,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16667,235 +16726,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39294,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16927,51 +16985,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17015,51 +17073,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17136,83 +17194,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17289,147 +17347,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17477,195 +17535,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17696,183 +17754,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17907,183 +17965,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18114,187 +18172,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18325,187 +18383,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18536,187 +18594,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18751,183 +18809,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18958,187 +19016,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19169,187 +19227,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19380,187 +19438,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19591,187 +19649,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19802,187 +19860,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20017,183 +20075,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20224,187 +20282,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20435,187 +20493,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20646,187 +20704,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20857,183 +20915,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21064,183 +21122,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21271,183 +21329,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21478,183 +21536,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21924,213 +21982,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 406</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новоселовского сельского округа Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22174,51 +22231,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22228,51 +22285,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22293,84 +22350,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22413,51 +22469,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22486,202 +22542,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22702,51 +22757,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22756,140 +22843,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22914,51 +22968,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -22968,140 +23054,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23126,51 +23179,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23180,140 +23265,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6762,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23334,198 +23386,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6762,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23550,51 +23601,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23604,140 +23687,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3218,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23758,198 +23808,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23970,198 +24019,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24182,198 +24230,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2972,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24398,51 +24445,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24452,140 +24531,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24606,198 +24652,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 145,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24822,51 +24867,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24876,140 +24953,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25034,51 +25078,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25088,140 +25164,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25242,198 +25285,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25458,51 +25500,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25512,140 +25586,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25666,198 +25707,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25882,51 +25922,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25936,140 +26008,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26094,51 +26133,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26148,140 +26219,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажи земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26302,198 +26340,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26514,198 +26551,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 166,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26730,51 +26766,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26784,140 +26852,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26942,51 +26977,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26996,140 +27063,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27150,235 +27184,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38830,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -27410,51 +27443,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27498,51 +27531,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27619,83 +27652,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27772,147 +27805,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27960,195 +27993,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28179,183 +28212,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28390,183 +28423,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28597,187 +28630,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28808,187 +28841,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29019,187 +29052,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29234,183 +29267,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29441,187 +29474,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29652,187 +29685,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29863,187 +29896,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30074,187 +30107,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30285,187 +30318,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30500,183 +30533,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30707,187 +30740,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30918,187 +30951,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31129,187 +31162,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31340,183 +31373,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31547,183 +31580,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31754,183 +31787,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31961,183 +31994,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32199,55 +32232,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32573,31 +32606,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>