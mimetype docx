--- v0 (2026-06-08)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="237c130" w14:textId="237c130">
+    <w:p w14:paraId="ace1bf4" w14:textId="ace1bf4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -312,348 +312,330 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 53 592,0 тысячи тенге, в том числе по:</w:t>
+      1) доходы – 53 283,3 тысячи теңге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 13 066,0 тысяч тенге;</w:t>
+      налоговым поступлениям – 13 590,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 253,0 тысячи тенге;</w:t>
+      неналоговым поступлениям – 253,0 тысячи теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям от продажи основного капитала – 681,0 тысяча тенге;</w:t>
+      поступлениям от продажи основного капитала – 1 358,3 тысячи теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 39 592,0 тысячи тенге;</w:t>
+      поступлениям трансфертов –38 082,0 тысячи теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 54 894,2 тысячи тенге;</w:t>
+      2) затраты – 56 190,8 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – -1 302,2 тысячи тенге;</w:t>
+      5) дефицит (профицит) бюджета – -2 907,5 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 1 302,2 тысячи тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 2 907,5 тысяч теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 423</w:t>
+        <w:t>№ 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Казанбасского сельского округа предусмотрен объем субвенций, передаваемых из районного бюджета на 2026 год в сумме 30 542,0 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1026,215 +1008,298 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Бюджет Казанбасского сельского округа Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 423</w:t>
+        <w:t>№ 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1542,60 +1607,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1979,51 +2063,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53592,0</w:t>
+53283,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2190,51 +2274,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13066,0</w:t>
+13590,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2823,51 +2907,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6072,0</w:t>
+6327,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3521,93 +3605,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3631,87 +3715,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние налоги на товары, работы и услуги</w:t>
-[...35 lines deleted...]
-85,0</w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+255,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3732,93 +3816,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3842,129 +3926,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления за использование природных и других ресурсов</w:t>
-[...35 lines deleted...]
-85,0</w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+354,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3979,57 +4059,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4053,162 +4137,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неналоговые поступления</w:t>
-[...35 lines deleted...]
-253,0</w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+354,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4264,87 +4348,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доходы от государственной собственности</w:t>
-[...35 lines deleted...]
-203,0</w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4365,93 +4449,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4475,51 +4559,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4576,93 +4660,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4686,87 +4770,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
-[...35 lines deleted...]
-40,0</w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+203,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4787,57 +4871,61 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4851,97 +4939,93 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4998,61 +5082,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5066,129 +5146,133 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие неналоговые поступления</w:t>
-[...35 lines deleted...]
-10,0</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5209,93 +5293,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5387,61 +5471,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5456,57 +5536,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5530,162 +5614,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
-[...35 lines deleted...]
-681,0</w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5741,87 +5825,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажи земли и нематериальных активов</w:t>
-[...35 lines deleted...]
-681,0</w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1358,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5842,93 +5926,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5952,87 +6036,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли</w:t>
-[...35 lines deleted...]
-100,0</w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+677,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6094,51 +6178,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6163,162 +6247,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа нематериальных активов</w:t>
-[...35 lines deleted...]
-581,0</w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+677,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6374,87 +6458,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-39592,0</w:t>
+Продажи земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+681,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6475,93 +6559,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6585,87 +6669,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
-[...35 lines deleted...]
-39592,0</w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6727,51 +6811,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6796,935 +6880,1053 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
-[...35 lines deleted...]
-39592,0</w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+581,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...66 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38082,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38082,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...56 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38082,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...142 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...140 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...152 lines deleted...]
-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -7789,192 +7991,153 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...98 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8062,298 +8225,306 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные услуги общего характера</w:t>
-[...36 lines deleted...]
-            </w:r>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...135 lines deleted...]
-44842,0</w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8407,203 +8578,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-44842,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56190,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8650,343 +8821,339 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-44842,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43508,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-7300,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43508,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9008,196 +9175,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-7300,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43508,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9251,203 +9418,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-7300,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43508,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9494,132 +9665,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-5100,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9930,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9641,196 +9808,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1100,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9930,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9884,207 +10051,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-1100,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9930,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10131,128 +10294,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-2750,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7730,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10274,196 +10441,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2750,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10517,203 +10684,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2750,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10760,96 +10931,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10874,229 +11041,229 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-2,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11118,196 +11285,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-2,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11361,203 +11528,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-2,2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11604,96 +11775,92 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...44 lines deleted...]
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11751,192 +11918,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11990,124 +12161,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-IV. Сальдо по операциям с финансовыми активами</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12229,128 +12404,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
--1302,2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12477,87 +12656,708 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Финансирование дефицита (использование профицита) бюджета</w:t>
-[...35 lines deleted...]
-1302,2</w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2907,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2907,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12797,68 +13597,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Казанбасского сельского округа Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -23677,68 +24477,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 404</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Казанбасского сельского округа Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -34349,55 +35149,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>