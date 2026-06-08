--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc96e30" w14:textId="dc96e30">
+    <w:p w14:paraId="79e136b" w14:textId="79e136b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Новонежинского сельского округа Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 403</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 403.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Аулиекольский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет Новонежинского сельского округа на 2026-2028 годы согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить бюджет Новонежинского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 80 668,0 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 72 983,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям – 115,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям от продажи основного капитала – 120,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям трансфертов – 7 450,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 80 668,0 тысяч тенге;</w:t>
+      2) затраты – 90 668,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 10 000,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 10 000,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете Новонежинского сельского округа на 2026 год предусмотрен объем бюджетных изъятий, передаваемых из бюджета сельского округа в районный бюджет в сумме 30370,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,213 +1026,252 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новонежинского сельского округа Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+          <w:bookmarkEnd w:id="13"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1208,51 +1315,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1262,51 +1369,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1327,84 +1434,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1447,51 +1553,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1520,202 +1626,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1736,51 +1841,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1790,140 +1927,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80668,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1948,51 +2052,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2002,140 +2138,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72983,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2160,51 +2263,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2214,140 +2349,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57298,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2368,198 +2470,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57298,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2584,51 +2685,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2638,140 +2771,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2792,198 +2892,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 184,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3004,198 +3103,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3216,198 +3314,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14845,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3432,51 +3529,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3486,140 +3615,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3640,198 +3736,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3856,51 +3951,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3910,140 +4037,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4068,51 +4162,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4122,140 +4248,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4276,198 +4369,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4492,51 +4584,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4546,140 +4670,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4700,198 +4791,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4916,51 +5006,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4970,140 +5092,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5128,51 +5217,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5182,140 +5303,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажи земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5336,198 +5424,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5552,51 +5639,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5606,140 +5725,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5764,51 +5850,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5818,140 +5936,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5972,235 +6057,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7450,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6232,51 +6316,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6320,51 +6404,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6441,83 +6525,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6594,147 +6678,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6782,195 +6866,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7001,394 +7085,394 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-80668,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90668,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7419,187 +7503,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7630,187 +7714,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7841,187 +7925,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8056,2293 +8140,2293 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4150,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4150,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4150,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13150,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-2700,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-700,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-750,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1750,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1750,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1750,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-1750,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10373,187 +10457,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10584,187 +10668,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10795,187 +10879,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11006,183 +11090,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11213,183 +11297,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11420,420 +11504,420 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-10000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12073,213 +12157,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новонежинского сельского округа Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12323,51 +12406,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12377,51 +12460,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12442,84 +12525,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12562,51 +12644,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12635,202 +12717,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12851,51 +12932,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12905,140 +13018,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82939,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13063,51 +13143,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13117,140 +13229,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77004,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13275,51 +13354,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13329,140 +13440,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13483,198 +13561,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13699,51 +13776,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13753,140 +13862,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15920,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13907,198 +13983,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 184,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14119,198 +14194,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14331,198 +14405,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15665,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14547,51 +14620,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14601,140 +14706,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14755,198 +14827,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14971,51 +15042,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15025,140 +15128,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15183,51 +15253,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15237,140 +15339,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15391,198 +15460,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15607,51 +15675,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15661,140 +15761,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15815,198 +15882,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16031,51 +16097,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16085,140 +16183,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16243,51 +16308,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16297,140 +16394,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажи земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16451,198 +16515,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -16667,51 +16730,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16721,140 +16816,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16879,51 +16941,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16933,140 +17027,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17087,235 +17148,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17347,51 +17407,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17435,51 +17495,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17556,83 +17616,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17709,147 +17769,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17897,195 +17957,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18116,183 +18176,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18327,183 +18387,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18534,187 +18594,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18745,187 +18805,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18956,187 +19016,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19171,183 +19231,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19378,187 +19438,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19589,187 +19649,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19800,187 +19860,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20011,187 +20071,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20222,187 +20282,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20437,183 +20497,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20644,187 +20704,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20855,187 +20915,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21066,187 +21126,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21281,183 +21341,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21488,187 +21548,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21699,187 +21759,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21910,187 +21970,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22121,183 +22181,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22328,183 +22388,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22535,183 +22595,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22742,183 +22802,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23188,213 +23248,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Новонежинского сельского округа Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23438,51 +23497,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23492,51 +23551,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23557,84 +23616,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23677,51 +23735,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23750,202 +23808,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23966,51 +24023,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24020,140 +24109,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 180561,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24178,51 +24234,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24232,140 +24320,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80811,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24390,51 +24445,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24444,140 +24531,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63523,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24598,198 +24652,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63523,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24814,51 +24867,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -24868,140 +24953,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16703,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25022,198 +25074,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 184,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25234,198 +25285,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25446,198 +25496,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16448,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25662,51 +25711,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25716,140 +25797,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25870,198 +25918,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 585,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26086,51 +26133,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26140,140 +26219,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26298,51 +26344,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26352,140 +26430,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26506,198 +26551,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26722,51 +26766,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26776,140 +26852,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26930,198 +26973,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27146,51 +27188,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27200,140 +27274,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27358,51 +27399,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27412,140 +27485,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажи земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27566,198 +27606,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27782,51 +27821,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27836,140 +27907,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99515,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27994,51 +28032,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28048,140 +28118,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99515,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28202,198 +28239,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из областного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93815,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28414,235 +28450,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -28674,51 +28709,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28762,51 +28797,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28883,83 +28918,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29036,147 +29071,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29224,195 +29259,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29443,183 +29478,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29654,183 +29689,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29861,187 +29896,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30072,187 +30107,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30283,187 +30318,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30498,183 +30533,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30705,187 +30740,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30916,187 +30951,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31127,187 +31162,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31338,187 +31373,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31549,187 +31584,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31764,183 +31799,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31971,187 +32006,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32182,187 +32217,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32393,187 +32428,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32604,187 +32639,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32819,183 +32854,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33026,187 +33061,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33237,187 +33272,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33448,187 +33483,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33659,183 +33694,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33866,183 +33901,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34073,183 +34108,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34280,183 +34315,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34518,55 +34553,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34892,31 +34927,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>