--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bb4fa88" w14:textId="bb4fa88">
+    <w:p w14:paraId="5978760" w14:textId="5978760">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете поселка Кушмурун Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 401</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 401.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -238,51 +238,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Аулиекольский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет поселка Кушмурун на 2026-2028 годы согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить бюджет поселка Кушмурун на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -302,290 +312,348 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 162 576,0 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       налоговым поступлениям – 117 579,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям – 742,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям от продажи основного капитала – 15 885,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям трансфертов – 28 370,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 162 576,0 тысяч тенге;</w:t>
+      2) затраты – 170 576,4 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 8 000,4 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 8000,4 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете поселка Кушмурун на 2026 год предусмотрен объем бюджетных изъятий, передаваемых из бюджета поселка в районный бюджет в сумме 56 954,0 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -958,213 +1026,248 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Кушмурун Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 421</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1208,51 +1311,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1262,51 +1365,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1327,84 +1430,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1447,51 +1549,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1520,202 +1622,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1736,51 +1837,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1790,140 +1923,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 162576,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1948,51 +2048,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2002,140 +2134,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117579,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2160,51 +2259,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2214,140 +2345,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2368,198 +2466,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94101,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2584,51 +2681,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2638,140 +2767,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22698,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2792,198 +2888,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 621,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3004,198 +3099,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 807,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3216,198 +3310,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21270,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3432,51 +3525,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3486,140 +3611,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3640,198 +3732,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3856,51 +3947,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -3910,140 +4033,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4068,51 +4158,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4122,140 +4244,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4276,198 +4365,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4492,51 +4580,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4546,140 +4666,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4700,198 +4787,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4916,51 +5002,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4970,140 +5088,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5124,198 +5209,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5340,51 +5424,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5394,140 +5510,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5552,51 +5635,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5606,140 +5721,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5760,198 +5842,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5972,198 +6053,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14985,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6188,51 +6268,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6242,140 +6354,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6400,51 +6479,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6454,140 +6565,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6608,235 +6686,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28370,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6868,51 +6945,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6956,51 +7033,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7077,83 +7154,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7230,147 +7307,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7418,195 +7495,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7637,394 +7714,394 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-162576,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170576,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8055,187 +8132,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8266,187 +8343,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8477,187 +8554,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8692,1238 +8769,1238 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-18570,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-18570,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-18570,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-11900,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-2000,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Содержание мест захоронений и погребение безродных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9954,2289 +10031,2293 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-4400,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4650,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-11200,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-11200,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-11200,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-11200,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-56954,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-56954,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-56954,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-59654,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...131 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12267,183 +12348,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...131 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12474,213 +12555,420 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-8000,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...29 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8000,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12920,213 +13208,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Кушмурун Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13170,51 +13457,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13224,51 +13511,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13289,84 +13576,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13409,51 +13695,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13482,202 +13768,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13698,51 +13983,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13752,140 +14069,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 589934,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13910,51 +14194,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13964,140 +14280,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123923,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14122,51 +14405,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14176,140 +14491,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14330,198 +14612,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99276,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14546,51 +14827,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14600,140 +14913,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14754,198 +15034,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 621,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14966,198 +15245,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 807,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15178,198 +15456,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22439,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15394,51 +15671,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15448,140 +15757,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15602,198 +15878,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15818,51 +16093,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15872,140 +16179,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16030,51 +16304,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16084,140 +16390,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16238,198 +16511,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16454,51 +16726,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16508,140 +16812,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16662,198 +16933,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16878,51 +17148,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16932,140 +17234,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17086,198 +17355,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17302,51 +17570,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17356,140 +17656,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17514,51 +17781,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17568,140 +17867,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17722,198 +17988,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17934,198 +18199,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14985,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18150,51 +18414,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18204,140 +18500,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 449384,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18362,51 +18625,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18416,140 +18711,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 449384,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18570,198 +18832,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из областного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 436684,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18782,235 +19043,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19042,51 +19302,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19130,51 +19390,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19251,83 +19511,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19404,147 +19664,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19592,195 +19852,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19811,183 +20071,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20022,183 +20282,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20229,187 +20489,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20440,187 +20700,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20651,187 +20911,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20866,183 +21126,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21073,187 +21333,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21284,187 +21544,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21495,187 +21755,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21706,187 +21966,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -21917,187 +22177,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Содержание мест захоронений и погребение безродных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22128,187 +22388,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22343,183 +22603,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22550,187 +22810,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22761,187 +23021,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -22972,187 +23232,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23183,187 +23443,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23398,183 +23658,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23605,187 +23865,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -23816,187 +24076,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24027,187 +24287,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24238,183 +24498,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24445,183 +24705,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24652,183 +24912,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24859,183 +25119,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25305,213 +25565,212 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Кушмурун Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1366"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25555,51 +25814,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25609,51 +25868,51 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25674,84 +25933,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -25794,51 +26052,51 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25867,202 +26125,201 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26083,51 +26340,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26137,140 +26426,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 159338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26295,51 +26551,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26349,140 +26637,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130011,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26507,51 +26762,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26561,140 +26848,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104239,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26715,198 +26969,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104239,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26931,51 +27184,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -26985,140 +27270,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24992,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27139,198 +27391,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 621,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27351,198 +27602,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 807,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27563,198 +27813,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27779,51 +28028,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27833,140 +28114,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -27987,198 +28235,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28203,51 +28450,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28257,140 +28536,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28415,51 +28661,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28469,140 +28747,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28623,198 +28868,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28839,51 +29083,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28893,140 +29169,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29047,198 +29290,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29263,51 +29505,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29317,140 +29591,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29471,198 +29712,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29687,51 +29927,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29741,140 +30013,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29899,51 +30138,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29953,140 +30224,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли и нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30107,198 +30345,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа земли</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30319,198 +30556,197 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа нематериальных активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14985,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -30535,51 +30771,83 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30589,140 +30857,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30747,51 +30982,83 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30801,140 +31068,107 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30955,235 +31189,234 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -31215,51 +31448,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31303,51 +31536,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -31424,83 +31657,83 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -31577,147 +31810,147 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31765,195 +31998,195 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31984,183 +32217,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32195,183 +32428,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32402,187 +32635,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32613,187 +32846,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32824,187 +33057,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33039,183 +33272,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33246,187 +33479,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33457,187 +33690,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33668,187 +33901,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -33879,187 +34112,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34090,187 +34323,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Содержание мест захоронений и погребение безродных</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34301,187 +34534,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34516,183 +34749,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Транспорт и коммуникации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34723,187 +34956,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобильный транспорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -34934,187 +35167,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35145,187 +35378,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35360,183 +35593,183 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35567,187 +35800,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35778,187 +36011,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -35989,187 +36222,187 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36200,183 +36433,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36407,183 +36640,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36614,183 +36847,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 V. Дефицит (профицит) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -36821,183 +37054,183 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>