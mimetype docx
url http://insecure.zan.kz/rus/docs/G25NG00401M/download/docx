--- v1 (2026-06-08)
+++ v2 (2026-09-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5978760" w14:textId="5978760">
+    <w:p w14:paraId="c782951" w14:textId="c782951">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -238,61 +238,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Аулиекольский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">1. Утвердить бюджет поселка Кушмурун на 2026-2028 годы согласно </w:t>
+      1. Утвердить бюджет поселка Кушмурун на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -312,348 +302,332 @@
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 162 576,0 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 233 222,1 тысяча теңге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 117 579,0 тысяч тенге;</w:t>
+      налоговым поступлениям – 118 025,1 тысяча теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 742,0 тысячи тенге;</w:t>
+      неналоговым поступлениям – 742,0 тысячи теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям от продажи основного капитала – 15 885,0 тысяч тенге;</w:t>
+      поступлениям от продажи основного капитала – 15 885,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 28 370,0 тысяч тенге;</w:t>
+      поступлениям трансфертов – 98 570,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 170 576,4 тысячи тенге;</w:t>
+      2) затраты – 280 070,1 тысяча теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
+      4) сальдо по операциям с финансовыми активами – 0,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – - 8 000,4 тысячи тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 46 848,0 тысяч теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 8000,4 тысячи тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 46 848,0 тысяч теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 421</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете поселка Кушмурун на 2026 год предусмотрен объем бюджетных изъятий, передаваемых из бюджета поселка в районный бюджет в сумме 56 954,0 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z18" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1026,204 +1000,273 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z24" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Кушмурун Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z25" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      Сноска. Приложение 1 в редакции решения Аулиекольского районного маслихата Костанайской области от 28.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 421</w:t>
+        <w:t>№ 461</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, тысяч тенге</w:t>
+ Сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1531,60 +1574,79 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1968,51 +2030,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-162576,0</w:t>
+233222,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2179,51 +2241,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-117579,0</w:t>
+118025,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2812,51 +2874,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22698,0</w:t>
+22838,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3510,93 +3572,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3620,87 +3682,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Внутренние налоги на товары, работы и услуги</w:t>
-[...35 lines deleted...]
-780,0</w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3721,93 +3783,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3831,129 +3893,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления за использование природных и других ресурсов</w:t>
-[...35 lines deleted...]
-780,0</w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1086,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3968,57 +4026,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4042,162 +4104,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Неналоговые поступления</w:t>
-[...35 lines deleted...]
-742,0</w:t>
+Поступления за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1086,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4253,87 +4315,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доходы от государственной собственности</w:t>
-[...35 lines deleted...]
-645,0</w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4354,93 +4416,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4464,51 +4526,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4565,93 +4627,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4675,87 +4737,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
-[...35 lines deleted...]
-77,0</w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+645,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4776,93 +4838,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4886,51 +4948,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4987,93 +5049,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5097,87 +5159,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прочие неналоговые поступления</w:t>
-[...35 lines deleted...]
-20,0</w:t>
+Штрафы, пени, санкции, взыскания, налагаемые государственными учреждениями, финансируемыми из государственного бюджета, а также содержащимися и финансируемыми из бюджета (сметы расходов) Национального Банка Республики Казахстан, за исключением поступлений от организаций нефтяного сектора, во внебюджетные фонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5198,93 +5260,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5376,61 +5438,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5445,57 +5503,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5519,162 +5581,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи основного капитала</w:t>
-[...35 lines deleted...]
-15885,0</w:t>
+Прочие неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5730,51 +5792,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли и нематериальных активов</w:t>
+Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5831,93 +5893,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5941,87 +6003,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа земли</w:t>
-[...35 lines deleted...]
-900,0</w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15885,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6083,51 +6145,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6152,129 +6214,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Продажа нематериальных активов</w:t>
-[...35 lines deleted...]
-14985,0</w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6289,57 +6347,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6363,162 +6425,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления трансфертов</w:t>
-[...35 lines deleted...]
-28370,0</w:t>
+Продажа нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14985,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6574,87 +6636,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из вышестоящих органов государственного управления</w:t>
-[...35 lines deleted...]
-28370,0</w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6675,93 +6737,93 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6785,362 +6847,470 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Трансферты из районного (города областного значения) бюджета</w:t>
-[...35 lines deleted...]
-28370,0</w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...66 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98570,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...62 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -7186,114 +7356,82 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Программа</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
@@ -7371,599 +7509,560 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...61 lines deleted...]
-Наименование</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...153 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-170576,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8051,298 +8150,298 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные услуги общего характера</w:t>
-[...35 lines deleted...]
-75852,0</w:t>
+II. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+280070,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-75852,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8364,196 +8463,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-75852,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8607,207 +8706,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-75852,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8854,339 +8949,343 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-24570,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72225,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-24570,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87590,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9208,196 +9307,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-24570,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87590,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9451,164 +9550,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-16350,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87590,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9703,123 +9802,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-3300,0</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23970,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9914,123 +10013,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-010</w:t>
-[...71 lines deleted...]
-270,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10125,166 +10224,162 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-4650,0</w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Содержание мест захоронений и погребение безродных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+270,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10331,339 +10426,343 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-13200,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60050,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-13200,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10685,196 +10784,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-13200,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобильный транспорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10928,207 +11027,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-13200,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11175,128 +11270,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-56954,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11318,235 +11417,239 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-56954,4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальный и средний ремонт автомобильных дорог в городах районного значения, села, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11561,128 +11664,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11740,196 +11839,196 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-56954,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11983,164 +12082,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-0,4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12226,128 +12325,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные изъятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56954,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12433,128 +12536,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12681,87 +12788,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Дефицит (профицит) бюджета</w:t>
-[...35 lines deleted...]
--8000,4</w:t>
+III. Чистое бюджетное кредитование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12888,87 +12995,501 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VI. Финансирование дефицита (использование профицита) бюджета</w:t>
-[...35 lines deleted...]
-8000,4</w:t>
+IV.Сальдо по операциям с финансовыми активами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-46848,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI.Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46848,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13208,68 +13729,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Кушмурун Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -25565,68 +26086,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="13"/>
+    <w:bookmarkStart w:name="z34" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет поселка Кушмурун Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -37292,55 +37813,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37666,31 +38187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>