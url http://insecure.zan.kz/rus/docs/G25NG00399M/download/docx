--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ef8cf4c" w14:textId="ef8cf4c">
+    <w:p w14:paraId="ecfd25c" w14:textId="ecfd25c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете села Аулиеколь Аулиекольского района на 2026-2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 399</w:t>
+        <w:t>Решение маслихата Аулиекольского района Костанайской области от 26 декабря 2025 года № 399.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -248,51 +248,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Аулиекольский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Утвердить бюджет села Аулиеколь на 2026-2028 годы согласно </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить бюджет села Аулиеколь на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложениям 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -428,51 +438,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям трансфертов – 88 861,0 тысяча тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 368 290,0 тысяч тенге;</w:t>
+      2) затраты – 426 040,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
@@ -488,114 +498,174 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – - 57 750,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0,0 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 57 750,6 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в бюджете села Аулиеколь на 2026 год предусмотрен объем бюджетных изъятий, передаваемых из бюджета села в районный бюджет в сумме 195403,0 тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -832,51 +902,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">к решению маслихата </w:t>
+              <w:t>к решению маслихата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -968,68 +1038,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 399</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Аулиеколь Аулиекольского района на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Аулиекольского района Костанайской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 419</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7601,51 +7707,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-368290,0</w:t>
+426040,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8661,51 +8767,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58600,0</w:t>
+116350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -8873,51 +8979,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58600,0</w:t>
+116350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9085,51 +9191,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58600,0</w:t>
+116350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9933,51 +10039,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17200,0</w:t>
+74950,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -11841,51 +11947,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-195403,0</w:t>
+195403,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12053,51 +12159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-195403,0</w:t>
+195403,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12265,51 +12371,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-195403,0</w:t>
+195403,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12608,128 +12714,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -12857,51 +12967,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV. Сальдо по операциям с финансовыми активами</w:t>
+III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13065,51 +13175,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Дефицит (профицит) бюджета</w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13273,87 +13383,295 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-57750,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 VI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+57750,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13593,68 +13911,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 399</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Аулиеколь Аулиекольского района на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -26642,68 +26960,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 399</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Аулиеколь Аулиекольского района на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>