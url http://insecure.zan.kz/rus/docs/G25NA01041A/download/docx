--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95972ef" w14:textId="95972ef">
+    <w:p w14:paraId="68f18b3" w14:textId="68f18b3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Отдел занятости и социальных программ акимата города Костаная"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Костаная Костанайской области от 15 июля 2025 года № 1041</w:t>
+        <w:t>Постановление акимата города Костаная Костанайской области от 15 июля 2025 года № 1041.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1188,1276 +1188,1336 @@
         <w:t>
       11. Финансирование деятельности Отдела осуществляется из республиканского и местного бюджетов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу законом предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции постановления акимата города Костаная Костанайской области от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация государственной политики в сфере занятости и социальной защиты населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координация деятельности учреждений, находящихся в ведении Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление иных задач, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представлять интересы Отдела в государственных органах и организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от государственных органов и других организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать нормы действующего законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качественно и своевременно исполнять акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, а также акима и акимата области, города;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать качественное и своевременное оказание государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) координация деятельности подведомственных государственных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация в пределах компетенции мероприятий, обеспечивающих содействие занятости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) предоставление мер социальной поддержки лицам с инвалидностью и детям с инвалидностью, отдельным категориям нуждающихся граждан, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прогнозирование потребности бюджетных средств и реализация социальных программ в соответствии с действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оказание государственных услуг в соответствии с действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) назначение и выплата социальной помощи, предусмотренной законодательством Республики Казахстан, за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рассмотрение обращений физических и юридических лиц и принятие необходимых мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) взаимодействие с некоммерческими (неправительственными) организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) вынесение решения о предоставлении специальных социальных услуг лицу (семье);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществление функций по опеке и попечительству в отношении совершеннолетних граждан в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) назначение и выплата жилищной помощи, предусмотренной законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществление функций рабочего органа специальной комиссии по рассмотрению заявлений лиц (семьи), претендующих на оказание социальной помощи и вынесению заключений о необходимости оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществление функций рабочего органа специальной комиссии для установления стажа работы лицам, проработавшим не менее 6 месяцев в период с 22 июня 1941 года по 9 мая 1945 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществление функций рабочего органа специальной комиссии для регистрации и учета граждан, пострадавших вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне, и выдачи им удостоверений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществление функций рабочего органа координационного совета в области социальной защиты лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление функций рабочего органа консультативно-совещательного органа по содействию деятельности учреждений, исполняющих уголовные наказания и иные меры уголовно-правового воздействия, а также по организации социальной и иной помощи лицам, отбывшим уголовные наказания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществление функций рабочего органа городской трехсторонней комиссии по социальному партнерству и регулированию социальных и трудовых отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) участие в разработке проектов нормативных правовых актов местных представительных и исполнительных органов в рамках своих компетенций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) осуществление иных функций в соответствии с нормами действующего законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
-[...679 lines deleted...]
-      19) осуществление иных функций в соответствии с нормами действующего законодательства Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Отдела осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Отдела назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Отдела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) назначает на должность и освобождает от должности руководителей подведомственных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает на должности и освобождает от должностей работников Отдела в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законодательством порядке решает вопросы поощрения, оказания материальной помощи, наложения дисциплинарных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) издает приказы и дает указания, обязательные для всех работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) без доверенности действует от имени Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает в пределах установленной численности и фонда оплаты труда штатные расписания работников Отдела и подведомственных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает планы финансирования администратора бюджетных программ и Отдела по обязательствам и платежам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) несет персональную ответственность за непринятие мер по противодействию коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Руководитель Отдела определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя государственного органа</w:t>
-[...299 lines deleted...]
-      20. Руководитель Отдела определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленными за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
-[...79 lines deleted...]
-      23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленными за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Отдела осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2783,31 +2843,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>