--- v0 (2026-03-14)
+++ v1 (2026-10-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d32b7c5" w14:textId="d32b7c5">
+    <w:p w14:paraId="ea613f6" w14:textId="ea613f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении мест для массового отдыха, туризма и спорта на водных объектах Костанайской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Костанайской области от 25 декабря 2025 года № 376</w:t>
+        <w:t>Постановление акимата Костанайской области от 25 декабря 2025 года № 376.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -777,68 +777,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 376</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z46" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для массового отдыха, туризма и спорта на водных объектах Костанайской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z47" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата Костанайской области от 14.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -989,62 +1029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Алтынсаринский район</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтынсаринский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1098,70 +1140,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Искусственный водоем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z18" w:id="8"/>
+          <w:bookmarkStart w:name="z48" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 База отдыха "Светофор"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  индивидуальный предприниматель Шаяхметова Жанна Маликовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1714,70 +1756,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Искусственный водоем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z19" w:id="9"/>
+          <w:bookmarkStart w:name="z49" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 База отдыха "Деревенька в бору"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:bookmarkEnd w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 индивидуальный предприниматель Лазарук Татьяна Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1814,62 +1856,64 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Район Беимбета Майлина</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Район Беимбета Майлина</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1923,70 +1967,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="10"/>
+          <w:bookmarkStart w:name="z50" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристическая база "Золотая рыбка"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 акционерное общество "Соколовско-Сарбайское горно-обогатительное производственное объединение"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2092,70 +2136,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z21" w:id="11"/>
+          <w:bookmarkStart w:name="z51" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристическая база "Спутник"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:bookmarkEnd w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 акционерное общество "Соколовско-Сарбайское горно-обогатительное производственное объединение"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2261,70 +2305,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z22" w:id="12"/>
+          <w:bookmarkStart w:name="z52" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристическая база "Атлант"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 акционерное общество "Соколовско-Сарбайское горно-обогатительное производственное объединение"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2430,86 +2474,66 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z23" w:id="13"/>
-[...34 lines deleted...]
-акционерное общество "Соколовско-Сарбайское горно-обогатительное производственное объединение"</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Туристическая база "Аметист" акционерное общество "Соколовско-Сарбайское горно-обогатительное производственное объединение"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2599,51 +2623,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="14"/>
+          <w:bookmarkStart w:name="z53" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристическая база "Нептун"</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2768,51 +2792,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z25" w:id="15"/>
+          <w:bookmarkStart w:name="z54" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристическая база "Сокол"</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2937,51 +2961,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z26" w:id="16"/>
+          <w:bookmarkStart w:name="z55" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Туристическая база "Волна"</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3255,51 +3279,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z27" w:id="17"/>
+          <w:bookmarkStart w:name="z56" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 База отдыха "Параллель"</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3355,62 +3379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Денисовский район</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денисовский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3464,51 +3490,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="18"/>
+          <w:bookmarkStart w:name="z33" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 База отдыха "Шанырак"</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3564,62 +3590,64 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Житикаринский район</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Житикаринский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3753,62 +3781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Карабалыкский район</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карабалыкский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3942,62 +3972,64 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Костанайский район</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4030,522 +4062,437 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Река Тобол</w:t>
-[...36 lines deleted...]
-Кафе "Пристань"</w:t>
+Искусственный водоем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z34" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+База отдыха Малибу </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-индивидуальный предприниматель Комарова Наталья Вячеславовна</w:t>
-[...35 lines deleted...]
-Село Заречное, трасса Заречное 2 километр, здание 47</w:t>
+индивидуальный предприниматель Танасийчук Сергей Григорьевич</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мичуринский сельский округ, 5 километр Аулиекольской трассы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Город Тобыл, 28 километр трассы Алматы – Екатеринбург</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мендыкаринский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> город Костанай</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пруд Каменск-Уральский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z35" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный предприниматель "Айдар и К"</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әбілғазы Ардақ Айдарұлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сосновский сельский округ, село Каменскуральское</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...137 lines deleted...]
-Город Костанай, Притобольский парк</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Костанай</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4558,70 +4505,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z30" w:id="20"/>
+          <w:bookmarkStart w:name="z36" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зона отдыха "Мохито"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
+          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 индивидуальный предприниматель Турсунов Махмут Мухтарович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4670,51 +4617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4727,70 +4674,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z31" w:id="21"/>
+          <w:bookmarkStart w:name="z37" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зона отдыха "Ақ Шанырақ"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
+          <w:bookmarkEnd w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 товарищество с ограниченной ответственностью "Фирма Эталон"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4839,51 +4786,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4988,51 +4935,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
+23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5045,70 +4992,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Река Тобол</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z32" w:id="22"/>
+          <w:bookmarkStart w:name="z38" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Пляж </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
+          <w:bookmarkEnd w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 индивидуальный предприниматель Корнеев Михаил Владимирович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5145,102 +5092,295 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> город Рудный</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Лисаковск</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тобол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Городской пляж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Город Лисаковск </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Рудный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5306,50 +5446,199 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Город Рудный, улица Парковая, 53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Река Тобол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Пляж района молодежный жилой комплекс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Рудный, район МЖК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5381,55 +5670,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5755,31 +6044,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>