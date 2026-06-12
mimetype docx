--- v0 (2025-12-22)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5eacdfd" w14:textId="5eacdfd">
+    <w:p w14:paraId="20b724c" w14:textId="20b724c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении квоты рабочих мест для трудоустройства на 2026 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Костанайской области от 4 декабря 2025 года № 355</w:t>
+        <w:t>Постановление акимата Костанайской области от 4 декабря 2025 года № 355.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -857,68 +857,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квота рабочих мест для трудоустройства лиц с инвалидностью на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции постановления акимата Костанайской области от 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -1158,52 +1194,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Количество рабочих мест, уже занятых работниками, отнесенными к категории лиц с инвалидностью </w:t>
+              <w:t>
+Количество рабочих мест, уже занятых работниками, отнесенными к категории лиц с инвалидностью (единица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -1912,86 +1948,88 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -2013,87 +2051,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГКП "Аман-Су"</w:t>
+ТОО "Амангельды жолы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73</w:t>
+51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2204,263 +2242,215 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-3</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГКП "Аман-Су"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...101 lines deleted...]
-155</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2488,226 +2478,274 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-ГКП "Кушмурунская ТЭК акимата Аулиекольского района"</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-188</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аулиекольский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Агрофирма" Диевская"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2735,788 +2773,713 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Филиал ТОО "Astana Railway Services" "Кушмурунское вагоноремонтное депо"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+155</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
-            </w:r>
-[...250 lines deleted...]
-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Джангельдинский район</w:t>
+ГКП "Кушмурунская теплоэнергетическая компания" акимата Аулиекольского района государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог акимата Аулиекольского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГКП "Предприятие коммунального хозяйства" отдела жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Джангельдинского района Костанайской области</w:t>
-[...35 lines deleted...]
-50</w:t>
+188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-0</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-6</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Житикаринский район</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Денисовский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КГУ "Центр оказания специальных социальных услуг" государственного учреждения" Отдел занятости и социальных программ акимата Житикаринского района"</w:t>
+ТОО "Арыстан 2012"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3627,215 +3590,261 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КГП "Житикаринская районная больница" Управления здравоохранения акимата Костанайской области</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-455</w:t>
+Джангельдинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГКП "Предприятие коммунального хозяйства" отдела жилищно-коммунального хозяйства, пассажирского транспорта, автомобильных дорог и жилищной инспекции Джангельдинского района Костанайской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3863,272 +3872,274 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-7</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Камыстинский район</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Житикаринский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Агрофирма "Карабатыр"</w:t>
+КГУ "Центр оказания специальных социальных услуг" государственного учреждения "Отдел занятости и социальных программ акимата Житикаринского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152</w:t>
+72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4156,493 +4167,447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+КГП "Житикаринская районная больница" Управления здравоохранения акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Карасуский район</w:t>
-[...71 lines deleted...]
-56</w:t>
+455</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-0</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Карабалыкский район</w:t>
+Камыстинский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-TOO "Poultry-Agro"</w:t>
+ТОО "Агрофирма "Карабатыр"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-225</w:t>
+152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4670,51 +4635,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4742,202 +4707,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-10</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Костанайский район</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карасуский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Нұр Тоба"</w:t>
+ТОО "Astana Grand Trade"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72</w:t>
+56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5048,390 +5011,484 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Частное охранное предприятие "Чингиз"</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+Карабалыкский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+TOO "Poultry-Agro"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-5</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-ТОО "Адал-Кузет"</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-50</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Костанайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Нұр Тоба"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5531,200 +5588,154 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+ТОО "Частное охранное предприятие "Чингиз"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мендыкаринский район</w:t>
-[...71 lines deleted...]
-90</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5752,51 +5763,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5824,200 +5835,154 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+ТОО "Адал-Кузет"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наурзумский район</w:t>
-[...71 lines deleted...]
-52</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6117,200 +6082,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сарыкольский район</w:t>
+Мендыкаринский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Агро-ПАРАСАТ"</w:t>
+ГКП "Мендыкаринская районная больница" Управления здравоохранения акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55</w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6338,272 +6303,272 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
-            </w:r>
-[...34 lines deleted...]
-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Район Беимбета Майлина</w:t>
+Наурзумский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГКП "Тобол" на праве хозяйственного ведения акимата района Беимбета Майлина"</w:t>
+ГУ "Отдел культуры и развития языков Наурузумского района"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68</w:t>
+52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6715,188 +6680,190 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-15</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Узункольский район</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыкольский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Алтын Бидай Узунколь"</w:t>
+КГУ "Урицкая общеобразовательная школа № 1 отдела образования Сарыкольского района" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66</w:t>
+72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6996,272 +6963,226 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+ТОО "Агро- ПАРАСАТ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Федоровский район</w:t>
-[...71 lines deleted...]
-110</w:t>
+55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7289,200 +7210,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Город Аркалык</w:t>
+Район Беимбета Майлина</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КГУ "Шаруашылык-А" государственного учреждения "Аппарат акима города Аркалыка"</w:t>
+ГКП "Тобол" на праве хозяйственного ведения акимата района Беимбета Майлина"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7594,262 +7515,260 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-18</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Город Костанай</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Узункольский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "12 Месяцев-Костанай"</w:t>
+ТОО "Алтын Бидай Узунколь"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122</w:t>
+66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7888,215 +7807,261 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КГКП "Ясли-сад № 54" отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77</w:t>
+Федоровский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Промбаза-7"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8124,154 +8089,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-КГП "Поликлиника № 4 города Костанай" Управления здравоохранения акимата Костанайской области</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-417</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Аркалык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГКП "Аркалыкская теплоэнергетическая компания" акимата города Аркалыка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8299,123 +8312,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8438,159 +8451,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Milchland"</w:t>
+КГУ "Центр ресоциализации лиц, оказавшихся в трудной жизненной ситуации" акимата города Аркалыка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-145</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8618,51 +8631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8685,159 +8698,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КГУ "Общеобразовательная школа № 7 отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
+КГУ "Шаруашылык-А" государственного учреждения "Аппарат акима города Аркалыка"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-150</w:t>
+50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8865,154 +8878,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-КГУ "Физико-математический лицей отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-119</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Костанай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КГУ "Костанайский специальный комплекс "Детский сад-школа-интернат" для детей с особыми образовательными потребностями № 2" Управления образования акимата Костанайской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9040,123 +9101,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
-            </w:r>
-[...70 lines deleted...]
-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9179,87 +9240,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-КГУ "Школа-лицей № 2 отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
+ТОО "12 Месяцев-Костанай"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140</w:t>
+122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9323,87 +9384,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9426,159 +9487,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГККП "Городской дворец культуры "Мирас" отдела культуры и развития языков акимата города Костаная"</w:t>
+КГКП "Ясли-сад № 54" отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183</w:t>
+77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9673,231 +9734,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "ДК-Мақсат"</w:t>
+КГП "Поликлиника № 4 города Костанай" Управления здравоохранения акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -9920,87 +9981,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ТОО "Большевичка"</w:t>
+ТОО "Milchland"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206</w:t>
+145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10028,123 +10089,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -10167,159 +10228,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-АО "Международный аэропорт "Костанай" имени Ахмета Байтұрсынұлы"</w:t>
+КГУ "Общеобразовательная школа № 7 отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-304</w:t>
+150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10347,495 +10408,401 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+КГУ "Физико-математический лицей отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Город Лисаковск</w:t>
-[...71 lines deleted...]
-458</w:t>
+119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...35 lines deleted...]
-0</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-20</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+КГУ "Школа-лицей № 2 отдела образования города Костаная" Управления образования акимата Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...101 lines deleted...]
-135</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10899,87 +10866,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11002,159 +10969,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ГКП "Городской парк культуры и отдыха" акимата города Рудного</w:t>
+ГККП "Городской дворец культуры "Мирас" отдела культуры и развития языков акимата города Костаная"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81</w:t>
+183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11182,196 +11149,1772 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "ДК-Мақсат"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Большевичка"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+АО "Международный аэропорт "Костанай" имени Ахмета Байтұрсынұлы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Лисаковск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГКП "Производственно-хозяйственное объединение "Лисаковскгоркоммунэнерго" акимата города Лисаковска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+458</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Рудный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "РАХАТ-2018"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ГКП "Городской парк культуры и отдыха" акимата города Рудного</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
+42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4876</w:t>
+6078</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11395,308 +12938,290 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-152</w:t>
+194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
+58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74</w:t>
+87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО – акционерное общество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТОО – товарищество с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КГП – коммунальное государственное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КГКП – коммунальное государственное казенное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КГУ – коммунальное государственное учреждение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГКП – государственное коммунальное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГККП – государственное коммунальное казенное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГУ – государственное учреждение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11996,68 +13521,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квота рабочих мест для трудоустройства лиц, состоящих на учете службы пробации, на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -16097,130 +17622,130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z37" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО – акционерное общество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТОО – товарищество с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z39" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГКП – государственное коммунальное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16520,68 +18045,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 355</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квота рабочих мест для трудоустройства лиц, освобожденных из мест лишения свободы, на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -21194,224 +22719,224 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АО – акционерное общество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИП – индивидуальный предприниматель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z49" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТОО – товарищество с ограниченной ответственностью</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z50" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КГП – коммунальное государственное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z51" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ГКП – государственное коммунальное предприятие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>