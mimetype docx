--- v0 (2026-03-18)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="219df1a" w14:textId="219df1a">
+    <w:p w14:paraId="8cc4a27" w14:textId="8cc4a27">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,107 +93,213 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении в новой редакции Положения о государственном учреждении "Каракиянский районный отдел культуры, физической культуры и спорта"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Каракиянского района Мангистауской области от 30 сентября 2025 года № 180</w:t>
-[...37 lines deleted...]
-    </w:p>
+        <w:t>Постановление акимата Каракиянского района Мангистауской области от 30 сентября 2025 года № 180.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статий 18, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 124</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительтства Республики Казахстан от 1 сентября 2021 года № 590 "О некотрых вопросах организации деятельности государственных органов и их структурных позразделений", акимат Каракиянского района ПОСТАНОВЛЯЕТ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утвердить в новой редакции прилагаемое </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение государственном учреждении "Каракиянский районный отдел культуры, физической культуры и спорта"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Каракиянский районный отдел культуры, физической культуры и спорта" в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направление настоящего постановления в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательств и правовой информации Республики Казахстан" для офицального опубликования и включения в Эатлонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -204,163 +310,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на интернет – ресурсе акимата Каракиянского района;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие иных неоходимых мер вытекающих из настоящего постановления.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отменить постановление акимата Каракиянского района от 1 февраля 2021 года № 12 "О внесени изменений в постановление акимата" Каракиянского района от 25 июня 2018 года № 146 "Об утверждении Положения государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Каракиянского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня его первого офицального опубликования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12000"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким Каракиянского района 	С. Торетаев</w:t>
+              <w:t xml:space="preserve">      Аким Каракиянского района </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С. Торетаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -410,560 +575,528 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено постановлением</w:t>
+              <w:t xml:space="preserve">Утверждено постановлением </w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve">акимата Каракиянского района </w:t>
             </w:r>
-          </w:p>
-[...18 lines deleted...]
-            </w:pPr>
             <w:r>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:t>акимата Каракиянского района</w:t>
+              <w:br/>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "30" сентября 2025 года №</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" Глава 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Положение государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" является государственным органом Республики Казахстан осуществляющим руководство в сфере культуры, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" имеет слудующие ведомства:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Коммунальное государственное учреждение "Каракиянская районная центральная библиотека" Каракиянского районного отдела культуры, физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Государственное коммунальное казенное предприятие "Қарақия аудандық Мәдениет үйі" Каракиянского районного отдела культуры, физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Законами Республики Казахстан6 актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" является юридическим лицом организационно-правовой форме государственного учреждения, имеет символы и знаки отличия, печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" утверждаются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" утверждаются в соответствии законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Местонахождение юридического лица: Республика Казахстан, индекс 130300, Мангистауская область, Каракиянский район, село Курык, улица Досан Батыра, дом № 3. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" осуществляется из местных бюджетов в сответствии законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" запрещается вступать в договорные отношения с субьектами предпринимательства на предмет выполнения обьязоностей, являющихся полномочиями государственного учреждение "Каракиянский районный отдел культуры, физической культуры и спорта"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если государственному учреждению "Каракиянский районный отдел культуры, физической культуры и спорта" законодательными актами предоставлено право осуществлят приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государстенный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государсвенного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Задачи: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реализация государственной политики на районном уровне в области культуры, физической культуры и спорта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Права:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1100,68 +1233,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проведение культурных мероприятий, направленных на пропаганду достижений и образцов культурно-духовного развития района.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - принятие мер по созданию инфраструктуры для занятий спортом физических лиц по месту жительства и в местах их массового отдыха;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организация работы по развитию физической культуры и спорта в районе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1745,141 +1880,303 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) принимает соответствующих мер по цифровизации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) осуществляет иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+      35) осуществляет иные функции, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) организует работу по сохранению историко-культурного наследия, содействует развитию исторических, национальных и культурных традиций и обычаев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) осуществляет мониторинг деятельности организаций культуры, расположенных на соответствующей территории, и предоставляет в местный исполнительный орган области, города республиканского значения и столицы информацию, а также статистические отчеты установленной формы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) утверждает государственный творческий заказ на финансирование творческих кружков для детей и юношества в пределах объемов бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) обеспечивает размещение государственного творческого заказа в творческих кружках для детей и юношества независимо от форм собственности поставщиков услуг государственного творческого заказа, их ведомственной подчиненности, типов и видов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) обеспечивает исполнение всех этапов и процедур размещения, контроля качества и целевого освоения государственного творческого заказа в электронном и общедоступном форматах.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением акимата Каракиянского района Мангистауской области от 17.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" назначается на должность и освобождается от должности в соответстии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" имеет заместителей, которые назначаются на должности и освобождаются от должности в соответствии законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителья государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта":</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) действует на принципах единоначалия и самостоятельно решает вопросы деятельности учреждения в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2160,208 +2457,222 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) осуществляет иные полномочия, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Первый руководитель определяет полномочия свойх заместителей в соответствии с действующим законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" можеть имеет на праве оперативного управления обособленное имущество в случаях, предустмотренных законодательством. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" формируется за счет имущества, переданного ему собственником, а также имущество (включая денежные доходы) , приобретенного в результате в сообственной деятельности и иных источнико, на запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный Банк Республики Казахстан от имени Республики Казахстан самостоятельно осуществляет права владения, ползования и распоряжения закрепленным за ним имуществом, находящимся не его балансе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за государственным учреждением "Каракиянский районный отдел культуры, физической культуры и спорта" относится к районной коммунальной собственности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственное учреждение "Каракиянский районный отдел культуры, физической культуры и спорта" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Реорганизация и уразднение государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" осуществляется в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень организаций, находящихся в ведении государственного учреждения "Каракиянский районный отдел культуры, физической культуры и спорта" и его ведомств:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2421,55 +2732,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2795,31 +3106,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>