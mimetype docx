--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b4f18f1" w14:textId="b4f18f1">
+    <w:p w14:paraId="ad79662" w14:textId="ad79662">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -141,51 +176,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейнеуского районного маслихата от 22 декабря 2025 года № 37/282 "О районном бюджете на 2026-2028 годы", Бейнеуский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Самского сельского округа на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -220,471 +254,496 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 183 989,0 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 163 787,5 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 2 668,0 тысяч тенге;</w:t>
+      налоговым поступлениям – 2 617,5 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям –0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступлениям от продажи основного капитала –0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 181 321,0 тысяча тенге;</w:t>
+      поступлениям трансфертов – 161 170,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 183 989, 0 тысяч тенге;</w:t>
+      2) затраты – 164 325,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетные кредиты – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение бюджетных кредитов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z14" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приобретение финансовых активов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -538,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 538,3 тысяч тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 538,3 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Бейнеуского районного маслихата Мангистауской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить перечень бюджетных программ развития бюджета сельского округа направленных на реализацию бюджетных инвестиционных проектов на 2026 год, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложенияю 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z22" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -882,68 +941,104 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> маслихата от 26 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> №38/296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Самского сельского округа на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Бейнеуского районного маслихата Мангистауской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/342</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1008,77 +1103,118 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...25 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1094,111 +1230,80 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...59 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -1213,111 +1318,73 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...59 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -1525,51 +1592,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-183 989,0</w:t>
+163 787,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1702,51 +1769,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 668,0</w:t>
+2 617,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1879,51 +1946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+449,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2056,51 +2123,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-500,0</w:t>
+449,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3789,88 +3856,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-181 321,0</w:t>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161 170,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4003,51 +4070,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-181 321,0</w:t>
+161 170,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4143,525 +4210,482 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-181 321,0</w:t>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+161 170,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...29 lines deleted...]
-Программа</w:t>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -4767,414 +4791,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...14 lines deleted...]
-          <w:p/>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+164 325,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-183 989,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 447,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-25 793,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 447,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5194,518 +5245,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-25 793,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30 447,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-25 793,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-104 077,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 272,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5725,164 +5776,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-104 077,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 375,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5943,441 +5994,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-9 375,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69 897,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-94 702,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54 119,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Транспорт и коммуникации</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6433,128 +6484,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Строительство и реконструкция автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6578,196 +6629,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-54 119,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+487,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6787,160 +6838,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+487,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6992,128 +7047,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых транфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+487,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7206,51 +7265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+3. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7379,51 +7438,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Сальдо по операциям с финансовыми активами</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7552,51 +7611,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7725,51 +7784,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7898,51 +7957,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Дефицит (профицит) бюджета</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8071,51 +8130,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Финансирование дефицита (использование профицита) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8244,87 +8303,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление займов</w:t>
-[...35 lines deleted...]
-0</w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-538,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8417,87 +8476,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
-[...35 lines deleted...]
-0</w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+538,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8590,51 +8649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Используемые остатки бюджетных средств</w:t>
+Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8658,160 +8717,156 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Используемые остатки бюджетных средств</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8867,195 +8922,545 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+538,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+538,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+538,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9157,51 +9562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+538,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9276,68 +9681,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> маслихата от 26 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> №38/296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Самского сельского округа на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -17139,68 +17544,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> маслихата от 26 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> №38/296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Самского сельского округа на 2028 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25002,68 +25407,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> маслихата от 26 декабря 2025 года</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> №38/296</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень программ бюджета развития Самского сельского округа направленный на реализацию бюджетных инвестиционных проектов (программ) на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25894,55 +26299,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26264,35 +26669,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>