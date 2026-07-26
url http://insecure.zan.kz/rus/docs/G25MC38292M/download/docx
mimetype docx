--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a234d66" w14:textId="a234d66">
+    <w:p w14:paraId="28f8b6e" w14:textId="28f8b6e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>О бюджете села Акжигит на 2026 – 2028 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Бейнеуского районного маслихата Мангистауской области от 26 декабря 2025 года № 38/292</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -176,51 +183,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>решением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бейнеуского районного маслихата от 22 декабря 2025 года № 38/282 "О районном бюджете на 2026-2028 годы", Бейнеуский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет села Акжигит на 2026-2028 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -255,85 +279,84 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению соответственно, в том числе на 2026 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 180 514,0 тысячи тенге, в том числе по:</w:t>
+      1) доходы – 169 087,1 тысяч тенге, в том числе по:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 14 662,0 тысячи тенге;</w:t>
+      налоговым поступлениям – 14 572,1 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неналоговым поступлениям –323,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -361,69 +384,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       специальные поступления – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 165 529,0 тысяч тенге;</w:t>
+      поступлениям трансфертов – 154 192,0 тысячи тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 180 514,0 тысячи тенге;</w:t>
+      2) затраты – 169 177,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -505,69 +528,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления от продажи финансовых активов государства – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – 0 тенге;</w:t>
+      5) дефицит (профицит) бюджета – -90,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 0 тенге;</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 90,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступление займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -577,73 +600,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 0 тенге.</w:t>
+      используемые остатки бюджетных средств – 90,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Бейнеуского районного маслихата Мангистауской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие с 1 января 2026 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -659,51 +744,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Председатель Бейнеуского районного маслихата </w:t>
+              <w:t xml:space="preserve">      Председатель Бейнеуского </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">районного маслихата </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -728,50 +837,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А.Бораш</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -805,70 +932,147 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению Бейнеуского районного маслихата от 26 декабря 2025 года №38/292</w:t>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бейнеуского районного </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">маслихата от 26 декабря </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 года №38/292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Акжигит на 2026 год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции решения Бейнеуского районного маслихата Мангистауской области от 15.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -1452,51 +1656,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-180 514,0</w:t>
+169 087,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1629,51 +1833,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 662,0</w:t>
+14 572,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1806,51 +2010,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 924,0</w:t>
+3 834,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1983,51 +2187,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 924,0</w:t>
+3 834,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4070,88 +4274,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-165 529,0</w:t>
+              <w:t>
+Поступления трансфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154 192,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4284,51 +4488,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165 529,0</w:t>
+154 192,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4424,406 +4628,554 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-165 529,0</w:t>
+              <w:t>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+154 192,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...123 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Администратор бюджетных программ</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -4867,247 +5219,328 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...45 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+169 177,1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...119 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 842,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -5125,337 +5558,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-180 514,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-52 464,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50 564,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5475,341 +5912,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-52 464,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление коммунальным имуществом города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-44 070,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97 335,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5829,341 +6266,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-8 394,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97 335,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-122 050,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6183,164 +6620,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-122 050,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 250,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6401,300 +6838,300 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-20 000,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68 085,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-15 250,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6714,305 +7151,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-86 800,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Культура, спорт, туризм и информационное пространство</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7036,196 +7473,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7245,305 +7682,305 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-1 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Транспорт и коммуникации</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7567,196 +8004,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-4 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7776,164 +8213,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-4 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7985,128 +8422,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых транфертов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8199,51 +8640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+3. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8372,51 +8813,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение бюджетных кредитов</w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8545,51 +8986,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Сальдо по операциям с финансовыми активами</w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8718,51 +9159,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+4. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8891,51 +9332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступления от продажи финансовых активов государства</w:t>
+Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9064,51 +9505,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Дефицит (профицит) бюджета</w:t>
+Поступления от продажи финансовых активов государства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9237,87 +9678,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Финансирование дефицита (использование профицита) бюджета</w:t>
-[...35 lines deleted...]
-0</w:t>
+5. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9410,87 +9851,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поступление займов</w:t>
-[...35 lines deleted...]
-0</w:t>
+6. Финансирование дефицита (использование профицита) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9583,51 +10024,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9756,51 +10197,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Используемые остатки бюджетных средств</w:t>
+Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9824,61 +10265,57 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9969,228 +10406,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10210,50 +10647,227 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10323,51 +10937,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+90,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -29247,55 +29861,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>