--- v0 (2025-12-26)
+++ v1 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba174ea" w14:textId="ba174ea">
+    <w:p w14:paraId="2419bea" w14:textId="2419bea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,79 +102,101 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Актауского городского маслихата Мангистауской области от 5 января 2024 года № 18/120.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      В сответствии с Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Актауский городской маслихат </w:t>
+        <w:t xml:space="preserve">
+      В сответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджетным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" Актауский городской маслихат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
@@ -230,160 +252,220 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. "Утвердить бюджет села Умирзак на 2025-2027 годы, согласно приложениям 1,2 и 3 соотвественно, в том числе на 2025 год в следующих объемах:</w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить бюджет села Умирзак на 2025-2027 годы, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соотвественно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 844 945,5 тысяч тенге, в том числе по:</w:t>
+      1) доходы – 791 333,8 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговым поступлениям – 116 518,2 тысяч тенге;</w:t>
+      налоговые поступления – 121 668,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговым поступлениям – 470,0 тысяч тенге;</w:t>
+      неналоговые поступления – 974,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям от продажи основного капитала – 0,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 150,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступлениям трансфертов – 727 957,3 тысяч тенге;</w:t>
+      поступления трансфертов – 668 540,4 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 856 176,3 тысяч тенге;</w:t>
+      2) затраты – 802 564,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -537,89 +619,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 11 230,8 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 11 230,8 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Актауского городского маслихата Мангистауской области от 28.08.2025 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Актауского городского маслихата Мангистауской области от 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23/155 </w:t>
+        <w:t>№ 25/165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -825,5980 +907,6130 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1 к решению</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Приложение 1 к решению </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Актауского городского маслихата</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>от 5 января 2025 года №18/120</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 5 января 2025 года №18/120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z24" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Умирзак на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Актауского городского маслихата Мангистауской области от 28.08.2025 № </w:t>
+      Сноска. Приложение 1 в редакции решения Актауского городского маслихата Мангистауской области от 27.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23/155 </w:t>
+        <w:t>№ 25/165</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...224 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тысяч тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...85 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...63 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Подкласс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...64 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 . ДОХОДЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+791 333,8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-844945,5</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Налоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121 668,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-116518,2</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 950,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-33000,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 950,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-33000,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный подоходный налог с доходов, не облагаемых у источника выплаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36 950,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-33000,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на собственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84 599,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-83518,2</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалоги на имущество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 562,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-2200,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на имущество физических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 562,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-2200,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 728,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-2430,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земельный налог на земли населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 728,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-2430,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81 291,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-78888,2</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с юридических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+739,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-900,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hалог на транспортные средства с физических лиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 552,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-77988,2</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-470,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единый земельный налог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-470,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внутренние налоги на товары, работы и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...93 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-470,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление за использование природных и других ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-470,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Палата за использование земельными участками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неналоговые поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...93 lines deleted...]
-1</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества, находящегося в государственной собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Доходы от аренды имущества коммунальной собственности города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+974,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...94 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...65 lines deleted...]
-727957,3</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли и нематериальных активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139,9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...66 lines deleted...]
-Сумма, тысяч тенге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Продажа земли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступления от продажи земельных участков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139,9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления трансфертов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...44 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты из вышестоящих органов государственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...122 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+Трансферты из районного (города областного значения) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6817,9150 +7049,9950 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.ЗАТРАТЫ</w:t>
-[...35 lines deleted...]
-856176,3</w:t>
+Субвенции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+668 540,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...130 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...65 lines deleted...]
-453497,5</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная подгруппа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...67 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Администратор бюджетных программ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
-[...37 lines deleted...]
-          </w:p>
+Программа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...199 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-144829,9</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.ЗАТРАТЫ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+802 564,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-105906,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+466 737,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-105906,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представительные, исполнительные и другие органы, выполняющие общие функции госдарственного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+375 198,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-105906,2</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+375 198,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79 695,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы государственного органа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136 306,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные расходы подведомственных государственных учреждений и организаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+159 197,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-3249,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Финансовая деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 539,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-370579,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 539,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-370579,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление коммунальным имуществом города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91 539,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-370579,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социальная помощь и социальное обеспечение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-39452,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социальная помощь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-53250,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-233078,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказание социальной помощи нуждающимся гражданам на дому</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-37350,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308 167,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-7449,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308 167,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-28850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+308 167,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-28850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Освещение улиц в населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 461,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-28850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение санитарии населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 924,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-20000,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+176 039,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-8850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечение фукционирования автомобильних дорог в городах районного значения, селах , поселках , сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37 350,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-8850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организация водоснабжения населенных пунктов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 392,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-8850,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Деятельность в области культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поддержка культурно-досуговой работы на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 810,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Спорт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 850,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 850,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 850,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 3. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...127 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
--11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 4. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...164 lines deleted...]
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Поступления от продажи финансовых активов государства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-0,0</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...194 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...198 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поступление займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...167 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...126 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+категория</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+подкласс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Используемые остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Остатки бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-11230,8</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 230,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15985,427 +17017,217 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
-[...17 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...77 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 2 к решению</w:t>
             </w:r>
-          </w:p>
-[...127 lines deleted...]
-              <w:t>от 5 января 2025 года №18/120</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Актауского городского маслихата</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 5 января 2025 года №18/120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="3"/>
+    <w:bookmarkStart w:name="z28" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Умирзак на 2026 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16431,101 +17253,100 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16551,133 +17372,132 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16703,133 +17523,132 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16854,161 +17673,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. ДОХОДЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 333 851,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17033,161 +17851,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98 104,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17212,157 +18029,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34 650,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17391,161 +18207,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34 650,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -17570,157 +18385,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63 454,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17749,157 +18563,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 310,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -17928,157 +18741,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 449,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18107,161 +18919,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58 695,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18286,161 +19097,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 503,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18465,157 +19275,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 503,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18644,161 +19453,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 503,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18823,161 +19631,160 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поступления трансфертов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 235 244,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -19002,157 +19809,156 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 235 244,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19181,205 +19987,204 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 235 244,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19389,116 +20194,116 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19508,148 +20313,148 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19659,180 +20464,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19842,8301 +20646,8263 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. ЗАТРАТЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 333 851,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 147 661,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции госдарственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 545,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 545,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51 545,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансовая деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96 116,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96 116,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Управление коммунальным имуществом города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96 116,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь и социальное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 277,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 277,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 277,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оказание социальной помощи нуждающимся гражданам на дому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 277,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173 779,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173 779,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 173 779,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 504,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44 011,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70 215,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение фукционирования автомобильних дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44 049,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 134,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деятельность в области культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 499,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 635,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...63 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 635,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 635,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поступления от продажи финансовых активов государства </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...128 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...96 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28161,330 +28927,328 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -28555,404 +29319,320 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к решению</w:t>
             </w:r>
-          </w:p>
-[...118 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Актауского городского маслихата </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 5 января 2025 года №18/120</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="4"/>
+    <w:bookmarkStart w:name="z32" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет села Умирзак на 2027 год</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1230"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -28962,151 +29642,148 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подкласс</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29116,151 +29793,148 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...36 lines deleted...]
-            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29270,178 +29944,175 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. ДОХОДЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350 407,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -29451,1264 +30122,1243 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102 870,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-02</w:t>
-[...35 lines deleted...]
-              <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36 383,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66 487,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...35 lines deleted...]
-              <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 425,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-              <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 433,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...35 lines deleted...]
-              <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61 629,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -30718,540 +31368,531 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доходы от государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-              <w:t>
 Доходы от аренды имущества, находящегося в государственной собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 538,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -31261,616 +31902,575 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поступления трансфертов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 246 999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 246 999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...35 lines deleted...]
-              <w:t>
  Трансферты из районного (города областного значения) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 246 999,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функциональная группа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего Сумма, тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -31880,117 +32480,116 @@
               <w:t>
 Функциональная подгруппа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32000,150 +32599,148 @@
               <w:t>
 Администратор бюджетных программ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...96 lines deleted...]
-            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32153,183 +32750,179 @@
               <w:t>
 Программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -32339,8979 +32932,8814 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. ЗАТРАТЫ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 350 407,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Государственные услуги общего характера</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 155 044,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представительные, исполнительные и другие органы, выполняющие общие функции госдарственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54 123,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54 123,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54 123,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Финансовая деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 921,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 921,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Управление коммунальным имуществом города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 921,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь и социальное обеспечение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Социальная помощь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оказание социальной помощи нуждающимся гражданам на дому</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жилищно-коммунальное хозяйство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 182 467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 182 467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 182 467,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Освещение улиц в населенных пунктах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16 279,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение санитарии населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46 211,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73 725,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение фукционирования автомобильних дорог в городах районного значения, селах , поселках , сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46 252,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9 591,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Деятельность в области культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поддержка культурно-досуговой работы на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 724,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...66 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Спорт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппарат акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение физкультурно-оздоровительных и спортивных мероприятий на местном уровне</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 867,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. ЧИСТОЕ БЮДЖЕТНОЕ КРЕДИТОВАНИЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. САЛЬДО ПО ОПЕРАЦИЯМ С ФИНАНСОВЫМИ АКТИВАМИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Приобретение финансовых активов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поступления от продажи финансовых активов государства </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. ДЕФИЦИТ (ПРОФИЦИТ) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. ФИНАНСИРОВАНИЕ ДЕФИЦИТА (ИСПОЛЬЗОВАНИЕ ПРОФИЦИТА) БЮДЖЕТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступление займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Погашение займов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...64 lines deleted...]
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Используемые остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...33 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...98 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...131 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Свободные остатки бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -41373,55 +41801,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>