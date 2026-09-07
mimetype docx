--- v1 (2026-06-14)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2419bea" w14:textId="2419bea">
+    <w:p w14:paraId="2261343" w14:textId="2261343">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -41801,55 +41801,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -42175,31 +42175,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>