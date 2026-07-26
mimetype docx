--- v0 (2025-11-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1526cfa" w14:textId="1526cfa">
+    <w:p w14:paraId="aa48596" w14:textId="aa48596">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,295 +93,248 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении перспективных лимитов водопользования на 2027-2036 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 9 июня 2025 года № 122-НҚ</w:t>
+        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 9 июня 2025 года № 122-НҚ.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Настоящий приказ водится в действие с 01.01.2027.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 40 Водного кодекса Республики Казахстан, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Установить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перспективные лимиты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> водопользования на 2027-2036 годы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по регулированию, охране и использованию водных ресурсов Министерства водных ресурсов и ирригации Республики Казахстан в установленном законодательством порядке обеспечить размещение настоящего приказа на интернет-ресурсе Министерства водных ресурсов и ирригации Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра водных ресурсов и ирригации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие c 1 января 2027 года и подлежит официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -397,51 +350,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -470,204 +433,154 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Нуржигитов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z11" w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство сельского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -759,206 +672,256 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2025 года № 122-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перспективные лимиты водопользования на 2027-2036 годы*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа Министра водных ресурсов и ирригации РК от 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№195-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z15" w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование областей, городов республиканского значения, столицы</w:t>
+Наименование столицы, областей, городов республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование бассейнов рек</w:t>
+Наименование бассейнов рек, озер, морей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1082,68 +1045,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- </w:t>
-[...16 lines deleted...]
-              <w:t>
 Коммунально-бытовые и промышленные нужды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -1405,68 +1350,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z40" w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1735,68 +1692,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z50" w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -2349,103 +2318,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z70" w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акмолинская</w:t>
+Акмолинская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3812,103 +3793,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z120" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Актюбинская</w:t>
+Актюбинская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4992,68 +4985,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z160" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5606,103 +5611,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z180" w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алматинская</w:t>
+Алматинская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6503,103 +6520,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z210" w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жетісу</w:t>
+Область Жетісу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7683,103 +7712,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z250" w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атырауская</w:t>
+Атырауская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9146,103 +9187,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z300" w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Западно-Казахстанская</w:t>
+Западно-Казахстанская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10043,103 +10096,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z330" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жамбылская</w:t>
+Жамбылская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11789,103 +11854,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z390" w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Карагандинская</w:t>
+Карагандинская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13252,103 +13329,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z440" w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлытау</w:t>
+Область Ұлытау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13866,103 +13955,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z460" w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Костанайская</w:t>
+Костанайская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14763,103 +14864,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z490" w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кызылординская</w:t>
+Кызылординская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15377,103 +15490,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z510" w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мангистауская</w:t>
+Мангистауская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16274,68 +16399,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z540" w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16888,103 +17025,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z560" w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Туркестанская</w:t>
+Туркестанская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18351,103 +18500,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z610" w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Павлодарская</w:t>
+Павлодарская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19814,103 +19975,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z660" w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Северо-Казахстанская</w:t>
+Северо-Казахстанская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20994,103 +21167,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z700" w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Восточно-Казахстанская</w:t>
+Восточно-Казахстанская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21608,103 +21793,115 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z720" w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Абай</w:t>
+Область Абай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22788,68 +22985,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z760" w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего по Республике Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23025,73 +23234,110 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6818,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z768" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * лимиты водопользования приведены для каждого года указанного периода лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -23099,55 +23345,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>